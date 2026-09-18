--- v0 (2025-10-29)
+++ v1 (2026-09-18)
@@ -167,51 +167,51 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="001B3C98" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Gill Sans MT" w:hAnsi="Cambria" w:cs="Gill Sans MT"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Cambria</w:t>
       </w:r>
       <w:r w:rsidR="00A6116E" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:eastAsia="Gill Sans MT" w:hAnsi="Cambria" w:cs="Gill Sans MT"/>
           <w:color w:val="231F20"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14, centrado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F18A5D" w14:textId="7FB9EFB8" w:rsidR="00482AC3" w:rsidRPr="001B3C98" w:rsidRDefault="007018B9" w:rsidP="00475E25">
+    <w:p w14:paraId="66F18A5D" w14:textId="0B8691DC" w:rsidR="00482AC3" w:rsidRPr="001B3C98" w:rsidRDefault="007018B9" w:rsidP="00475E25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="50"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Nombres y apellidos del autor</w:t>
       </w:r>
       <w:r w:rsidR="000908E6" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -229,85 +229,144 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="007834EB" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A52071" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00A52071" w:rsidRPr="001B3C98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40AEFB94" wp14:editId="13F62BD1">
+            <wp:extent cx="101600" cy="101600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5" name="Imagen 5">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="101600" cy="101600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
       <w:r w:rsidR="007834EB" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="007834EB" w:rsidRPr="001B3C98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007834EB" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ORCID)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B55F8A9" w14:textId="11B28CE2" w:rsidR="00482AC3" w:rsidRPr="001B3C98" w:rsidRDefault="007018B9" w:rsidP="00475E25">
+    <w:p w14:paraId="5B55F8A9" w14:textId="08263C04" w:rsidR="00482AC3" w:rsidRPr="001B3C98" w:rsidRDefault="007018B9" w:rsidP="00475E25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="50"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombres y apellidos del </w:t>
       </w:r>
       <w:r w:rsidR="009B7EB5" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -316,105 +375,153 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">segundo </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>autor</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0005215A" w:rsidRPr="0005215A">
-[...9 lines deleted...]
-      </w:r>
       <w:r w:rsidR="007834EB" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A52071" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00A52071" w:rsidRPr="001B3C98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07314272" wp14:editId="07CEB5EF">
+            <wp:extent cx="101600" cy="101600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Imagen 4">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="101600" cy="101600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
       <w:r w:rsidR="007834EB" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="007834EB" w:rsidRPr="001B3C98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C31544C" w14:textId="3BA3F4CC" w:rsidR="007018B9" w:rsidRPr="001B3C98" w:rsidRDefault="007018B9" w:rsidP="00F13CB2">
+    <w:p w14:paraId="0C31544C" w14:textId="255122DE" w:rsidR="007018B9" w:rsidRPr="001B3C98" w:rsidRDefault="007018B9" w:rsidP="00F13CB2">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="50"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombres y apellidos </w:t>
       </w:r>
       <w:r w:rsidR="009B7EB5" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -423,92 +530,140 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">del tercer </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>autor</w:t>
       </w:r>
       <w:r w:rsidR="00F24129" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="0005215A" w:rsidRPr="0005215A">
-[...9 lines deleted...]
-      </w:r>
       <w:r w:rsidR="007834EB" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007834EB" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00A52071" w:rsidRPr="001B3C98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="245B1508" wp14:editId="55429791">
+            <wp:extent cx="101600" cy="101600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="Imagen 6">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="101600" cy="101600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
       <w:r w:rsidR="005C3D89" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="007834EB" w:rsidRPr="001B3C98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B7BA679" w14:textId="77777777" w:rsidR="00482AC3" w:rsidRPr="001B3C98" w:rsidRDefault="002C6E38" w:rsidP="00475E25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="50"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3C98">
@@ -640,124 +795,88 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> Afiliación del </w:t>
       </w:r>
       <w:r w:rsidR="009B7EB5" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">tercer </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>autor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013211DB" w14:textId="01737241" w:rsidR="000908E6" w:rsidRPr="001B3C98" w:rsidRDefault="0005215A" w:rsidP="00475E25">
+    <w:p w14:paraId="013211DB" w14:textId="09FB7371" w:rsidR="000908E6" w:rsidRPr="001B3C98" w:rsidRDefault="001875A3" w:rsidP="00475E25">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="50"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...11 lines deleted...]
-        <w:r w:rsidR="001875A3" w:rsidRPr="001B3C98">
+        <w:t xml:space="preserve">* Autor para la correspondencia: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="001B3C98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:position w:val="-1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:color="0000FF"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>correo@electróni.co</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...25 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="23CC01B2" w14:textId="77777777" w:rsidR="00537E44" w:rsidRPr="001B3C98" w:rsidRDefault="007834EB" w:rsidP="00475E25">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="50"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Re</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3C98">
@@ -1223,247 +1342,247 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002B4C78" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> registradas en el tesauro de Educación de la UNESCO</w:t>
       </w:r>
       <w:r w:rsidR="002B4C78" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000099"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="002B4C78" w:rsidRPr="001B3C98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="034990"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>http://www.ibe.unesco.org/en/unesco-ibe-education-thesaurus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="435DF355" w14:textId="77777777" w:rsidR="007537E8" w:rsidRPr="00F80779" w:rsidRDefault="007834EB" w:rsidP="00475E25">
+    <w:p w14:paraId="435DF355" w14:textId="77777777" w:rsidR="007537E8" w:rsidRPr="001B3C98" w:rsidRDefault="007834EB" w:rsidP="00475E25">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="50"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F80779">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C26670D" w14:textId="021F12BB" w:rsidR="00191D5C" w:rsidRPr="001B3C98" w:rsidRDefault="00191D5C" w:rsidP="00475E25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="50"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F80779">
+      <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Introduction:</w:t>
       </w:r>
-      <w:r w:rsidR="00EB7BF0" w:rsidRPr="00F80779">
+      <w:r w:rsidR="00EB7BF0" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB7BF0" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Traducir el resumen al idioma inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064CDC99" w14:textId="500D3EF4" w:rsidR="00DA009E" w:rsidRPr="00F80779" w:rsidRDefault="00DA009E" w:rsidP="00475E25">
+    <w:p w14:paraId="064CDC99" w14:textId="500D3EF4" w:rsidR="00DA009E" w:rsidRPr="001B3C98" w:rsidRDefault="00DA009E" w:rsidP="00475E25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="50"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F80779">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Objective:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB78F74" w14:textId="77777777" w:rsidR="00DA009E" w:rsidRPr="00F80779" w:rsidRDefault="00DA009E" w:rsidP="00475E25">
+    <w:p w14:paraId="4DB78F74" w14:textId="77777777" w:rsidR="00DA009E" w:rsidRPr="001B3C98" w:rsidRDefault="00DA009E" w:rsidP="00475E25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="50"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F80779">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Methods:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F80779">
-[...4 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="001B3C98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160745FC" w14:textId="77777777" w:rsidR="00C30156" w:rsidRPr="00F80779" w:rsidRDefault="00DA009E" w:rsidP="00475E25">
+    <w:p w14:paraId="160745FC" w14:textId="77777777" w:rsidR="00C30156" w:rsidRPr="001B3C98" w:rsidRDefault="00DA009E" w:rsidP="00475E25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="50"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F80779">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Result:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F80779">
-[...4 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="001B3C98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30149D27" w14:textId="77777777" w:rsidR="00DA009E" w:rsidRPr="00F80779" w:rsidRDefault="00DA009E" w:rsidP="00475E25">
+    <w:p w14:paraId="30149D27" w14:textId="77777777" w:rsidR="00DA009E" w:rsidRPr="001B3C98" w:rsidRDefault="00DA009E" w:rsidP="00475E25">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="50"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F80779">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-US"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conclusion:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F80779">
-[...4 lines deleted...]
-          <w:lang w:val="es-US"/>
+      <w:r w:rsidRPr="001B3C98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21DDBB62" w14:textId="1F0A6847" w:rsidR="00A23C65" w:rsidRPr="001B3C98" w:rsidRDefault="00D77951" w:rsidP="00EA3A5B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="50"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="2F5496"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -1511,51 +1630,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="002C6E38" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A23C65" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Se seleccionarán de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00A23C65" w:rsidRPr="001B3C98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="034990"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>http://www.ibe.unesco.org/en/unesco-ibe-education-thesaurus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A23C65" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>, las palabras clave serán la traducción de estas al español.</w:t>
       </w:r>
     </w:p>
@@ -1771,51 +1890,51 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00733057" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Analytics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00733057" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5824832F" w14:textId="1D8B362B" w:rsidR="002B4C78" w:rsidRPr="001B3C98" w:rsidRDefault="002B4C78" w:rsidP="00475E25">
+    <w:p w14:paraId="5824832F" w14:textId="72A2F79E" w:rsidR="002B4C78" w:rsidRPr="001B3C98" w:rsidRDefault="002B4C78" w:rsidP="00475E25">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="50"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Todo el texto del artículo </w:t>
       </w:r>
       <w:r w:rsidR="00011BE2" w:rsidRPr="001B3C98">
         <w:rPr>
@@ -2072,80 +2191,100 @@
       <w:r w:rsidR="0096611C" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00011BE2" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>en formato carta.</w:t>
+        <w:t xml:space="preserve">en formato </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="001B3C98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>carta.</w:t>
       </w:r>
       <w:r w:rsidR="00733057" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Solo en casos muy justificados el comité editorial podrá aceptar hasta </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">un máximo de </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E54BD" w:rsidRPr="001E0DEE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Se</w:t>
+      </w:r>
+      <w:r w:rsidR="003E54BD" w:rsidRPr="001E0DEE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> admiten hasta 20 cuartillas si las referencias superan las 3 páginas</w:t>
       </w:r>
       <w:r w:rsidR="00733057" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>20 cuartillas.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="6605FF72" w14:textId="131430D8" w:rsidR="00EE69F6" w:rsidRPr="001B3C98" w:rsidRDefault="00EE69F6" w:rsidP="00EE69F6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="50"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Forme párrafos de 7 a 10 líneas para una mejor lectura y no conforme párrafos de una sola oración. En esta sección, la escritura referida a toda la revisión de la literatura, según las normas APA 7ma edición, debe estar expresada en tiempo pretérito o pretérito perfecto cuando se hace alusión a algún elemento descrito por un investigador.</w:t>
       </w:r>
       <w:r w:rsidR="00C76A33" w:rsidRPr="001B3C98">
@@ -2966,209 +3105,153 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
       <w:r w:rsidR="00CB4346" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> considera como </w:t>
       </w:r>
       <w:r w:rsidR="0071652F" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>un apellido.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1353DD87" w14:textId="0AC35F74" w:rsidR="00B94A10" w:rsidRPr="001B3C98" w:rsidRDefault="00B2695A" w:rsidP="00475E25">
+    <w:p w14:paraId="1353DD87" w14:textId="638D32FA" w:rsidR="00B94A10" w:rsidRPr="001B3C98" w:rsidRDefault="00245708" w:rsidP="00475E25">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="50"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B3C98">
-[...24 lines deleted...]
-        <w:t>% como mínimo) a artículos publicados en revistas de alto impacto (</w:t>
+      <w:r w:rsidRPr="00760438">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se valorará positivamente la inclusión de referencias a estudios publicados en revistas indexadas en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001B3C98">
-[...6 lines deleted...]
-        <w:t>Clarivates</w:t>
+      <w:r w:rsidRPr="00760438">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Scopus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001B3C98">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00760438">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Web of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001B3C98">
-[...6 lines deleted...]
-        <w:t>Analytics</w:t>
+      <w:r w:rsidRPr="00760438">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Science</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001B3C98">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> o </w:t>
+      <w:r w:rsidRPr="00760438">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001B3C98">
-[...6 lines deleted...]
-        <w:t>Scopus</w:t>
+      <w:r w:rsidRPr="00760438">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>SciELO</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001B3C98">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> revistas indexadas en buscadores y bases de datos como: </w:t>
+      <w:r w:rsidRPr="00760438">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. El resto de las fuentes pueden proceder de bases regionales reconocidas (REDALYC, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B94A10" w:rsidRPr="001B3C98">
-[...6 lines deleted...]
-        <w:t>SciELO</w:t>
+      <w:r w:rsidRPr="00760438">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Dialnet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B94A10" w:rsidRPr="001B3C98">
-[...26 lines deleted...]
-        <w:t>, DOAJ, entre otras, tanto en español como en inglés.</w:t>
+      <w:r w:rsidRPr="00760438">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, DOAJ, etc.) y de literatura nacional pertinente, tanto en español como en inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52616704" w14:textId="085BA618" w:rsidR="00B94A10" w:rsidRPr="001B3C98" w:rsidRDefault="00EB7BF0" w:rsidP="00475E25">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="50"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Se sugiere que</w:t>
@@ -3432,60 +3515,61 @@
         <w:ind w:right="50"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Artículo de revista</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0851BFBF" w14:textId="042BA221" w:rsidR="00553F29" w:rsidRPr="00F80779" w:rsidRDefault="00553F29" w:rsidP="00475E25">
+    <w:p w14:paraId="0851BFBF" w14:textId="042BA221" w:rsidR="00553F29" w:rsidRPr="001B3C98" w:rsidRDefault="00553F29" w:rsidP="00475E25">
       <w:pPr>
         <w:pStyle w:val="Bibliografa"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:right="50" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Apellido, I. (año). Título del artículo. </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Nombre de la revista, Volumen</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3C98">
@@ -3496,58 +3580,59 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>(N</w:t>
       </w:r>
       <w:r w:rsidR="002E19EC" w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>ú</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">mero), Número de la página incial-número final. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00202258" w:rsidRPr="00F80779">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00202258" w:rsidRPr="001B3C98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://url.que.devuelve.el.articulo.(no.el.de.la.revista/no.el.de.Researchgate)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4335C838" w14:textId="6C5DC278" w:rsidR="00553F29" w:rsidRPr="001B3C98" w:rsidRDefault="00553F29" w:rsidP="002E19EC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="50"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
@@ -3684,51 +3769,51 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Fundarvid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">: una contextualización de sus neologismos en la lengua de señas colombiana </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">[tesis de maestría, Universidad Nacional de Colombia]. Repositorio Institucional UN. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="001B3C98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://repositorio.unal.edu.co/handle/unal/55990</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5567DBFE" w14:textId="77777777" w:rsidR="00553F29" w:rsidRPr="001B3C98" w:rsidRDefault="00553F29" w:rsidP="00475E25">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="50"/>
@@ -3778,51 +3863,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Apellido, I. (año). Título de la ponencia presentada al evento o conferencia científica. </w:t>
       </w:r>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Nombre de la conferencia o evento</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3C98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> (págs. página incial-página final). Ciudad: Casa editora que publicó la memoria o institución que organizó el evento. Recuperado el día de mes de año, de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="001B3C98">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://url.que.devuelve.la.ponencia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A9789F1" w14:textId="77777777" w:rsidR="00202258" w:rsidRPr="001B3C98" w:rsidRDefault="00202258" w:rsidP="00475E25">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="50"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
@@ -4512,57 +4597,57 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9498" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6663"/>
         <w:gridCol w:w="1554"/>
         <w:gridCol w:w="1281"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001B3C98" w:rsidRPr="00F80779" w14:paraId="7C234010" w14:textId="77777777" w:rsidTr="00CD5B22">
+      <w:tr w:rsidR="001B3C98" w:rsidRPr="00EF3F6A" w14:paraId="7C234010" w14:textId="77777777" w:rsidTr="00CD5B22">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3832A838" w14:textId="77777777" w:rsidR="001B3C98" w:rsidRPr="00EF3F6A" w:rsidRDefault="001B3C98" w:rsidP="00CD5B22">
+          <w:p w14:paraId="3832A838" w14:textId="7A17EF35" w:rsidR="001B3C98" w:rsidRPr="00EF3F6A" w:rsidRDefault="001B3C98" w:rsidP="00CD5B22">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3F6A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Este es un artículo en Acceso Abierto distribuido según los términos de la Licencia </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF3F6A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Creative</w:t>
@@ -4572,163 +4657,163 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF3F6A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Commons</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EF3F6A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="00EF3F6A">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidR="00245708" w:rsidRPr="00F11DD3">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
-                <w:t>https://creativecomons.org/licenses/by-nc/4.0/deed.es_ES</w:t>
+                <w:t>https://creativecommons.org/licenses/by-nc/4.0/deed.es_ES</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EF3F6A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> que permite el uso, distribución y reproducción no comerciales y sin restricciones en cualquier medio, siempre que sea debidamente citada la fuente primaria de publicación.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1554" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A6C363A" w14:textId="19DC7BC6" w:rsidR="001B3C98" w:rsidRPr="00EF3F6A" w:rsidRDefault="001B3C98" w:rsidP="00CD5B22">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="es-DO" w:eastAsia="es-DO"/>
+                <w:lang w:val="es-ES" w:eastAsia="zh-CN"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A8529AE" wp14:editId="219CCE61">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-1905</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>4445</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1724025" cy="723900"/>
                       <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="9" name="Grupo 9"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1724025" cy="723900"/>
                                 <a:chOff x="0" y="-231012"/>
                                 <a:chExt cx="1684619" cy="1350531"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="7" name="Imagen 7" descr="C:\Users\ISIS-ADELA\AppData\Local\Microsoft\Windows\INetCache\Content.Word\IMG-20241003-WA0015.jpg"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId18" cstate="print">
+                                <a:blip r:embed="rId20" cstate="print">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="865578" y="-231012"/>
                                   <a:ext cx="819041" cy="1350531"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="8" name="Imagen 8" descr="C:\Users\ISIS-ADELA\AppData\Local\Microsoft\Windows\INetCache\Content.Word\IMG-20241003-WA0014.jpg"/>
                                 <pic:cNvPicPr>
                                   <a:picLocks noChangeAspect="1"/>
                                 </pic:cNvPicPr>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId19" cstate="print">
+                                <a:blip r:embed="rId21" cstate="print">
                                   <a:extLst>
                                     <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                       <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                     </a:ext>
                                   </a:extLst>
                                 </a:blip>
                                 <a:srcRect/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="809625" cy="995128"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </pic:spPr>
                             </pic:pic>
@@ -4809,185 +4894,198 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00946170" w:rsidRPr="001B3C98" w:rsidSect="00BE7391">
       <w:headerReference w:type="even" r:id="rId24"/>
       <w:headerReference w:type="default" r:id="rId25"/>
       <w:footerReference w:type="even" r:id="rId26"/>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:headerReference w:type="first" r:id="rId28"/>
       <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="510" w:footer="431" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B0AB9A3" w14:textId="77777777" w:rsidR="001C0EE4" w:rsidRDefault="001C0EE4">
+    <w:p w14:paraId="1DE38ADD" w14:textId="77777777" w:rsidR="00AB22E8" w:rsidRDefault="00AB22E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A0A9A74" w14:textId="77777777" w:rsidR="001C0EE4" w:rsidRDefault="001C0EE4">
+    <w:p w14:paraId="31F6D62B" w14:textId="77777777" w:rsidR="00AB22E8" w:rsidRDefault="00AB22E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线 Light">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:altName w:val="Segoe UI"/>
-    <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1053623176"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6E08481E" w14:textId="7F131F11" w:rsidR="00AC4010" w:rsidRDefault="00A77DE3">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
-            <w:lang w:val="es-DO" w:eastAsia="es-DO"/>
+            <w:lang w:val="es-ES" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ECCB941" wp14:editId="7378C4E2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-224790</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1569720" cy="527685"/>
               <wp:effectExtent l="0" t="0" r="0" b="5715"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="2" name="Imagen 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="Picture 2"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
@@ -5008,92 +5106,92 @@
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1569720" cy="527685"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </w:r>
         <w:r w:rsidR="00AC4010">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00AC4010">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00AC4010">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00412801" w:rsidRPr="00412801">
+        <w:r w:rsidR="009A2C03" w:rsidRPr="009A2C03">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00AC4010">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4EC38CE0" w14:textId="77CDAE4A" w:rsidR="00AC4010" w:rsidRDefault="00AC4010">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-250269671"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="09F50C6E" w14:textId="31468868" w:rsidR="00AC4010" w:rsidRDefault="00A77DE3">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
-            <w:lang w:val="es-DO" w:eastAsia="es-DO"/>
+            <w:lang w:val="es-ES" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="344B7720" wp14:editId="1252E563">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-234315</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1546860" cy="470873"/>
               <wp:effectExtent l="0" t="0" r="0" b="5715"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="3" name="Imagen 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="Picture 3"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
@@ -5114,125 +5212,122 @@
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1546860" cy="470873"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </w:r>
         <w:r w:rsidR="00AC4010">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00AC4010">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00AC4010">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00412801" w:rsidRPr="00412801">
+        <w:r w:rsidR="009A2C03" w:rsidRPr="009A2C03">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00AC4010">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="18EA9208" w14:textId="5F71F165" w:rsidR="00AC4010" w:rsidRDefault="00AC4010">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="164301748"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="317836FA" w14:textId="77777777" w:rsidR="00AC4010" w:rsidRPr="00F80779" w:rsidRDefault="00AC4010" w:rsidP="00A77DE3">
+      <w:p w14:paraId="317836FA" w14:textId="77777777" w:rsidR="00AC4010" w:rsidRPr="00A77DE3" w:rsidRDefault="00AC4010" w:rsidP="00A77DE3">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:lang w:val="es-US"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00F80779">
+        <w:r w:rsidRPr="00A77DE3">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>_____________________________________________________________________________________</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="7E05C0BD" w14:textId="0E3C3F2A" w:rsidR="00A77DE3" w:rsidRPr="00F80779" w:rsidRDefault="00A77DE3" w:rsidP="00281AAF">
+      <w:p w14:paraId="7E05C0BD" w14:textId="0E3C3F2A" w:rsidR="00A77DE3" w:rsidRPr="00281AAF" w:rsidRDefault="00A77DE3" w:rsidP="00281AAF">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:lang w:val="es-US"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00281AAF">
           <w:rPr>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             <w:noProof/>
-            <w:lang w:val="es-DO" w:eastAsia="es-DO"/>
+            <w:lang w:val="es-ES" w:eastAsia="zh-CN"/>
           </w:rPr>
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36E3FB99" wp14:editId="4BDD8650">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>33020</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1530985" cy="471170"/>
               <wp:effectExtent l="0" t="0" r="0" b="5080"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="1" name="Imagen 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="Picture 1"/>
                       <pic:cNvPicPr>
                         <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                       </pic:cNvPicPr>
@@ -5244,153 +5339,148 @@
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1530985" cy="471170"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </w:r>
-        <w:r w:rsidR="00AC4010" w:rsidRPr="00F80779">
+        <w:r w:rsidR="00AC4010" w:rsidRPr="00281AAF">
           <w:rPr>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>Universidad de Camagüey</w:t>
         </w:r>
-        <w:r w:rsidR="00281AAF" w:rsidRPr="00F80779">
+        <w:r w:rsidR="00281AAF" w:rsidRPr="00281AAF">
           <w:rPr>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> Ignacio </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00281AAF" w:rsidRPr="00F80779">
+        <w:r w:rsidR="00281AAF" w:rsidRPr="00281AAF">
           <w:rPr>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>Agramonte</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00281AAF" w:rsidRPr="00F80779">
+        <w:r w:rsidR="00281AAF" w:rsidRPr="00281AAF">
           <w:rPr>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00281AAF" w:rsidRPr="00F80779">
+        <w:r w:rsidR="00281AAF" w:rsidRPr="00281AAF">
           <w:rPr>
             <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
-            <w:lang w:val="es-US"/>
           </w:rPr>
           <w:t>Loynaz</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:p>
       <w:p w14:paraId="6BE1F45A" w14:textId="10F60055" w:rsidR="00011BE2" w:rsidRPr="00A77DE3" w:rsidRDefault="003423FC" w:rsidP="00A77DE3">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00A77DE3">
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="5668113D" w14:textId="79A3FCCF" w:rsidR="00AC4010" w:rsidRPr="00A77DE3" w:rsidRDefault="001C0EE4" w:rsidP="00A77DE3">
+      <w:p w14:paraId="5668113D" w14:textId="79A3FCCF" w:rsidR="00AC4010" w:rsidRPr="00A77DE3" w:rsidRDefault="00AB22E8" w:rsidP="00A77DE3">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:rPr>
             <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="716A2467" w14:textId="13B6826B" w:rsidR="00AC4010" w:rsidRDefault="00AC4010">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6761CF58" w14:textId="77777777" w:rsidR="001C0EE4" w:rsidRDefault="001C0EE4">
+    <w:p w14:paraId="46566683" w14:textId="77777777" w:rsidR="00AB22E8" w:rsidRDefault="00AB22E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="293B81D2" w14:textId="77777777" w:rsidR="001C0EE4" w:rsidRDefault="001C0EE4">
+    <w:p w14:paraId="67191E11" w14:textId="77777777" w:rsidR="00AB22E8" w:rsidRDefault="00AB22E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="440F901D" w14:textId="77777777" w:rsidR="00263FC1" w:rsidRDefault="00263FC1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="24187B1C" w14:textId="77777777" w:rsidR="00263FC1" w:rsidRDefault="00263FC1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5A379B17" w14:textId="77777777" w:rsidR="00263FC1" w:rsidRPr="001B3C98" w:rsidRDefault="00202258">
     <w:pPr>
@@ -5426,51 +5516,51 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">del segundo </w:t>
     </w:r>
     <w:r w:rsidR="00263FC1" w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">y </w:t>
     </w:r>
     <w:r w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>del tercero</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2245AADB" w14:textId="35B30AE6" w:rsidR="00263FC1" w:rsidRPr="001B3C98" w:rsidRDefault="00263FC1">
+  <w:p w14:paraId="2245AADB" w14:textId="7552EC37" w:rsidR="00263FC1" w:rsidRPr="001B3C98" w:rsidRDefault="00263FC1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:i/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t>Transformación</w:t>
     </w:r>
     <w:r w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
@@ -5508,89 +5598,89 @@
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009B7EB5" w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t>Publicación continua;</w:t>
     </w:r>
     <w:r w:rsidR="00F77EF4" w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
-    <w:r w:rsidR="009B7EB5" w:rsidRPr="001B3C98">
+    <w:r w:rsidR="00245708">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="006A21C2" w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="009B7EB5" w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t>Vol. 2</w:t>
     </w:r>
-    <w:r w:rsidR="00911091" w:rsidRPr="001B3C98">
+    <w:r w:rsidR="00245708">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="006A21C2" w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00265CF9" w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-US"/>
       </w:rPr>
       <w:t>elocation</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
@@ -5651,51 +5741,51 @@
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:spacing w:val="-1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Arial" w:hAnsi="Cambria" w:cs="Arial"/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:spacing w:val="-1"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>Título del artículo</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="75E91A4C" w14:textId="4D72B071" w:rsidR="00263FC1" w:rsidRPr="001B3C98" w:rsidRDefault="00263FC1" w:rsidP="009B7EB5">
+  <w:p w14:paraId="75E91A4C" w14:textId="745117E4" w:rsidR="00263FC1" w:rsidRPr="001B3C98" w:rsidRDefault="00263FC1" w:rsidP="009B7EB5">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:i/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t>Transformación</w:t>
     </w:r>
     <w:r w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -5722,175 +5812,194 @@
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="005112F4" w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009B7EB5" w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
-      <w:t>Publicación continua; 2025, Vol. 2</w:t>
+      <w:t>Publicación continua; 202</w:t>
     </w:r>
-    <w:r w:rsidR="00911091" w:rsidRPr="001B3C98">
+    <w:r w:rsidR="00245708">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="009B7EB5" w:rsidRPr="001B3C98">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES_tradnl"/>
+      </w:rPr>
+      <w:t>, Vol. 2</w:t>
+    </w:r>
+    <w:r w:rsidR="00245708">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="es-ES_tradnl"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="009B7EB5" w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="009B7EB5" w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-US"/>
       </w:rPr>
       <w:t>elocation</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="009B7EB5" w:rsidRPr="001B3C98">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="es-US"/>
       </w:rPr>
       <w:t>-id</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0AA2D3B8" w14:textId="77777777" w:rsidR="00EF7A66" w:rsidRPr="00F80779" w:rsidRDefault="00263FC1" w:rsidP="00263FC1">
+  <w:p w14:paraId="0AA2D3B8" w14:textId="77777777" w:rsidR="00EF7A66" w:rsidRDefault="00263FC1" w:rsidP="00263FC1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="9356"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="0"/>
         <w:szCs w:val="0"/>
-        <w:lang w:val="es-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t>_____________________________________________________________________________________</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="9351" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1696"/>
       <w:gridCol w:w="5529"/>
       <w:gridCol w:w="2126"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00BE7391" w:rsidRPr="00F80779" w14:paraId="26CB3DDF" w14:textId="77777777" w:rsidTr="00BE7391">
+    <w:tr w:rsidR="00BE7391" w14:paraId="26CB3DDF" w14:textId="77777777" w:rsidTr="00BE7391">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1696" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0E5EC6FF" w14:textId="694EA804" w:rsidR="00BE7391" w:rsidRPr="002A6FA9" w:rsidRDefault="00BE7391" w:rsidP="00BE7391">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:b/>
               <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="es-ES"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="002A6FA9">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
-              <w:lang w:val="es-DO" w:eastAsia="es-DO"/>
+              <w:lang w:val="es-ES" w:eastAsia="zh-CN"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E114D8E" wp14:editId="0BDA7FA6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>69850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-54610</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="381000" cy="514350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3276" name="Picture 3276"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="3276" name="Picture 3276"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
@@ -6017,99 +6126,108 @@
             <w:tabs>
               <w:tab w:val="left" w:pos="330"/>
             </w:tabs>
             <w:spacing w:after="60"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B3C98">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t>ISSN: 2077-2955, RNPS: 2098</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2126" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5EC06E59" w14:textId="77777777" w:rsidR="00BE7391" w:rsidRPr="001B3C98" w:rsidRDefault="00BE7391" w:rsidP="00BE7391">
+        <w:p w14:paraId="5EC06E59" w14:textId="3292E0D1" w:rsidR="00BE7391" w:rsidRPr="001B3C98" w:rsidRDefault="00BE7391" w:rsidP="00BE7391">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B3C98">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
-            <w:t>Año 2025</w:t>
+            <w:t>Año 202</w:t>
+          </w:r>
+          <w:r w:rsidR="00245708">
+            <w:rPr>
+              <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="es-ES_tradnl"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1756390E" w14:textId="1B36C0CC" w:rsidR="00BE7391" w:rsidRPr="001B3C98" w:rsidRDefault="00BE7391" w:rsidP="00BE7391">
+        <w:p w14:paraId="1756390E" w14:textId="4DEAA8A2" w:rsidR="00BE7391" w:rsidRPr="001B3C98" w:rsidRDefault="00BE7391" w:rsidP="00BE7391">
           <w:pPr>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B3C98">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t>Vol. 2</w:t>
           </w:r>
-          <w:r w:rsidR="00EA3A5B" w:rsidRPr="001B3C98">
+          <w:r w:rsidR="00245708">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="001B3C98">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t xml:space="preserve">, </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="001B3C98">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t>elocation</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="001B3C98">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="20"/>
@@ -6122,57 +6240,56 @@
         <w:p w14:paraId="61D79710" w14:textId="77777777" w:rsidR="00BE7391" w:rsidRPr="001B3C98" w:rsidRDefault="00BE7391" w:rsidP="00BE7391">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="330"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001B3C98">
             <w:rPr>
               <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="es-ES_tradnl"/>
             </w:rPr>
             <w:t>Publicación continua</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="431E305B" w14:textId="77777777" w:rsidR="00BE7391" w:rsidRPr="00F80779" w:rsidRDefault="00BE7391" w:rsidP="00BE7391">
+  <w:p w14:paraId="431E305B" w14:textId="77777777" w:rsidR="00BE7391" w:rsidRPr="00BE7391" w:rsidRDefault="00BE7391" w:rsidP="00BE7391">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:lang w:val="es-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="2DB775FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2E06A1C"/>
     <w:lvl w:ilvl="0" w:tplc="1BD652B2">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1185" w:hanging="825"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
@@ -7577,307 +7694,308 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="153"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007537E8"/>
     <w:rsid w:val="0001013F"/>
     <w:rsid w:val="000102D7"/>
     <w:rsid w:val="00011BE2"/>
     <w:rsid w:val="000243BF"/>
     <w:rsid w:val="00025B49"/>
     <w:rsid w:val="0004130F"/>
     <w:rsid w:val="00044988"/>
-    <w:rsid w:val="0005215A"/>
     <w:rsid w:val="00060CE4"/>
     <w:rsid w:val="00064380"/>
     <w:rsid w:val="00067BF1"/>
     <w:rsid w:val="00074662"/>
     <w:rsid w:val="00077A69"/>
     <w:rsid w:val="00081837"/>
     <w:rsid w:val="00083B1B"/>
     <w:rsid w:val="000908E6"/>
     <w:rsid w:val="000A72BC"/>
     <w:rsid w:val="000B7AD0"/>
     <w:rsid w:val="000C50A2"/>
     <w:rsid w:val="000C59E9"/>
     <w:rsid w:val="000E19D5"/>
     <w:rsid w:val="000F7D86"/>
     <w:rsid w:val="00102A74"/>
     <w:rsid w:val="00134FC6"/>
     <w:rsid w:val="00137DB2"/>
     <w:rsid w:val="00142784"/>
     <w:rsid w:val="001473A7"/>
     <w:rsid w:val="00167513"/>
     <w:rsid w:val="00177AF9"/>
     <w:rsid w:val="001807A5"/>
     <w:rsid w:val="001841E2"/>
     <w:rsid w:val="001875A3"/>
     <w:rsid w:val="00190336"/>
     <w:rsid w:val="00191D5C"/>
     <w:rsid w:val="001A3001"/>
     <w:rsid w:val="001B2041"/>
     <w:rsid w:val="001B3C98"/>
     <w:rsid w:val="001B6F54"/>
-    <w:rsid w:val="001C0EE4"/>
     <w:rsid w:val="001C10AB"/>
     <w:rsid w:val="001D3DC2"/>
     <w:rsid w:val="001E09A7"/>
     <w:rsid w:val="001F399B"/>
     <w:rsid w:val="001F6157"/>
     <w:rsid w:val="00202258"/>
     <w:rsid w:val="00224480"/>
     <w:rsid w:val="00226E03"/>
+    <w:rsid w:val="00245708"/>
     <w:rsid w:val="00247C4B"/>
     <w:rsid w:val="00263FC1"/>
     <w:rsid w:val="00264699"/>
     <w:rsid w:val="00264FD2"/>
     <w:rsid w:val="00265CF9"/>
     <w:rsid w:val="002758B3"/>
     <w:rsid w:val="00281AAF"/>
     <w:rsid w:val="00281E41"/>
     <w:rsid w:val="0029756F"/>
     <w:rsid w:val="002A6FA9"/>
     <w:rsid w:val="002B1EC8"/>
     <w:rsid w:val="002B43DF"/>
     <w:rsid w:val="002B4C78"/>
     <w:rsid w:val="002C37C0"/>
     <w:rsid w:val="002C5FBD"/>
     <w:rsid w:val="002C6E38"/>
     <w:rsid w:val="002D0D03"/>
     <w:rsid w:val="002D27BD"/>
     <w:rsid w:val="002E19EC"/>
     <w:rsid w:val="002E5A52"/>
     <w:rsid w:val="002F1C60"/>
     <w:rsid w:val="002F64B6"/>
     <w:rsid w:val="002F6561"/>
     <w:rsid w:val="00301E8E"/>
     <w:rsid w:val="003133E6"/>
     <w:rsid w:val="003423FC"/>
     <w:rsid w:val="00343613"/>
     <w:rsid w:val="003476DC"/>
     <w:rsid w:val="0035149D"/>
     <w:rsid w:val="00356B3E"/>
     <w:rsid w:val="00365886"/>
     <w:rsid w:val="00383F0D"/>
     <w:rsid w:val="003845D6"/>
     <w:rsid w:val="0039759E"/>
     <w:rsid w:val="003A454C"/>
     <w:rsid w:val="003A6055"/>
     <w:rsid w:val="003A7A1C"/>
     <w:rsid w:val="003B1ED1"/>
     <w:rsid w:val="003B75B3"/>
     <w:rsid w:val="003D69F0"/>
+    <w:rsid w:val="003E54BD"/>
     <w:rsid w:val="003F49A4"/>
     <w:rsid w:val="00402066"/>
     <w:rsid w:val="00406B67"/>
     <w:rsid w:val="004102A5"/>
-    <w:rsid w:val="00412801"/>
     <w:rsid w:val="00416636"/>
     <w:rsid w:val="00456B66"/>
     <w:rsid w:val="00460730"/>
     <w:rsid w:val="00462934"/>
     <w:rsid w:val="00462F96"/>
     <w:rsid w:val="00472A5D"/>
     <w:rsid w:val="00475E25"/>
     <w:rsid w:val="00482AC3"/>
     <w:rsid w:val="00485E66"/>
     <w:rsid w:val="0049421B"/>
     <w:rsid w:val="004A69CD"/>
     <w:rsid w:val="004B1C70"/>
     <w:rsid w:val="004B5361"/>
     <w:rsid w:val="004C0190"/>
     <w:rsid w:val="004C7FC7"/>
     <w:rsid w:val="004D53EE"/>
     <w:rsid w:val="004F2267"/>
     <w:rsid w:val="005007C2"/>
     <w:rsid w:val="005112F4"/>
     <w:rsid w:val="00513491"/>
     <w:rsid w:val="0053439B"/>
     <w:rsid w:val="00537E44"/>
     <w:rsid w:val="00542942"/>
     <w:rsid w:val="00543047"/>
     <w:rsid w:val="00546ABF"/>
     <w:rsid w:val="00553F29"/>
     <w:rsid w:val="00555C7F"/>
     <w:rsid w:val="00566832"/>
     <w:rsid w:val="00570B78"/>
     <w:rsid w:val="00574200"/>
     <w:rsid w:val="005762FF"/>
     <w:rsid w:val="00581AA5"/>
     <w:rsid w:val="0058274D"/>
     <w:rsid w:val="005B246C"/>
     <w:rsid w:val="005B410A"/>
     <w:rsid w:val="005C3D89"/>
     <w:rsid w:val="005D4E08"/>
     <w:rsid w:val="005E441D"/>
     <w:rsid w:val="005F4621"/>
     <w:rsid w:val="006013AC"/>
     <w:rsid w:val="00623541"/>
     <w:rsid w:val="0063141D"/>
     <w:rsid w:val="00632000"/>
     <w:rsid w:val="006336D7"/>
-    <w:rsid w:val="006803EE"/>
     <w:rsid w:val="00682AE2"/>
     <w:rsid w:val="00686C0D"/>
     <w:rsid w:val="006A21C2"/>
     <w:rsid w:val="006A6330"/>
     <w:rsid w:val="006C31A7"/>
     <w:rsid w:val="006C52F2"/>
     <w:rsid w:val="006E7425"/>
     <w:rsid w:val="006F1DED"/>
     <w:rsid w:val="006F3B13"/>
     <w:rsid w:val="007018B9"/>
     <w:rsid w:val="007077A1"/>
     <w:rsid w:val="007122DE"/>
     <w:rsid w:val="0071652F"/>
     <w:rsid w:val="007278DA"/>
     <w:rsid w:val="00732694"/>
     <w:rsid w:val="00733057"/>
     <w:rsid w:val="00733745"/>
+    <w:rsid w:val="00733AF3"/>
     <w:rsid w:val="00743B66"/>
     <w:rsid w:val="007537E8"/>
     <w:rsid w:val="00764B37"/>
     <w:rsid w:val="0078052B"/>
     <w:rsid w:val="007834EB"/>
     <w:rsid w:val="007864E3"/>
     <w:rsid w:val="00786A91"/>
     <w:rsid w:val="007906C3"/>
     <w:rsid w:val="007A3AE0"/>
     <w:rsid w:val="007B5376"/>
     <w:rsid w:val="007B54C9"/>
     <w:rsid w:val="007C446C"/>
     <w:rsid w:val="007D3505"/>
     <w:rsid w:val="007D5DFB"/>
     <w:rsid w:val="007D6945"/>
     <w:rsid w:val="007E3290"/>
     <w:rsid w:val="007E455D"/>
     <w:rsid w:val="007F09E9"/>
     <w:rsid w:val="00801082"/>
     <w:rsid w:val="008037EE"/>
     <w:rsid w:val="00804776"/>
     <w:rsid w:val="00806FD2"/>
     <w:rsid w:val="00807577"/>
     <w:rsid w:val="00814D68"/>
     <w:rsid w:val="00825733"/>
     <w:rsid w:val="00855AE0"/>
     <w:rsid w:val="00875A43"/>
     <w:rsid w:val="00897951"/>
     <w:rsid w:val="008B1871"/>
     <w:rsid w:val="008D5E5D"/>
     <w:rsid w:val="008E3BBB"/>
     <w:rsid w:val="00911091"/>
     <w:rsid w:val="00915768"/>
     <w:rsid w:val="0091615F"/>
     <w:rsid w:val="00920C3F"/>
     <w:rsid w:val="00922913"/>
     <w:rsid w:val="0092593A"/>
     <w:rsid w:val="0092797C"/>
     <w:rsid w:val="009322D0"/>
     <w:rsid w:val="009342C8"/>
     <w:rsid w:val="00934DF7"/>
     <w:rsid w:val="00945F0E"/>
     <w:rsid w:val="00946170"/>
     <w:rsid w:val="009578A1"/>
     <w:rsid w:val="0096611C"/>
     <w:rsid w:val="00971CE0"/>
     <w:rsid w:val="00991CB6"/>
     <w:rsid w:val="009943A1"/>
     <w:rsid w:val="009A1828"/>
+    <w:rsid w:val="009A2C03"/>
     <w:rsid w:val="009A419C"/>
     <w:rsid w:val="009B1380"/>
     <w:rsid w:val="009B4777"/>
     <w:rsid w:val="009B4CD3"/>
     <w:rsid w:val="009B673B"/>
     <w:rsid w:val="009B7EB5"/>
     <w:rsid w:val="009E1144"/>
     <w:rsid w:val="009E388D"/>
     <w:rsid w:val="009E79F3"/>
     <w:rsid w:val="00A00880"/>
     <w:rsid w:val="00A01F25"/>
     <w:rsid w:val="00A23C65"/>
     <w:rsid w:val="00A27697"/>
     <w:rsid w:val="00A35A53"/>
     <w:rsid w:val="00A36291"/>
     <w:rsid w:val="00A4133C"/>
     <w:rsid w:val="00A52071"/>
     <w:rsid w:val="00A6116E"/>
     <w:rsid w:val="00A70EA1"/>
     <w:rsid w:val="00A77DE3"/>
     <w:rsid w:val="00A80156"/>
     <w:rsid w:val="00A87FEB"/>
     <w:rsid w:val="00AA0D5B"/>
     <w:rsid w:val="00AA5B86"/>
     <w:rsid w:val="00AB1C45"/>
+    <w:rsid w:val="00AB22E8"/>
     <w:rsid w:val="00AC4010"/>
     <w:rsid w:val="00AD6D63"/>
     <w:rsid w:val="00AF12E2"/>
     <w:rsid w:val="00AF35F5"/>
     <w:rsid w:val="00AF61AD"/>
     <w:rsid w:val="00B013BD"/>
     <w:rsid w:val="00B0617B"/>
     <w:rsid w:val="00B15186"/>
     <w:rsid w:val="00B23FDF"/>
     <w:rsid w:val="00B24210"/>
     <w:rsid w:val="00B25119"/>
     <w:rsid w:val="00B2695A"/>
     <w:rsid w:val="00B42BD7"/>
     <w:rsid w:val="00B5156B"/>
     <w:rsid w:val="00B73FEA"/>
     <w:rsid w:val="00B74ADD"/>
     <w:rsid w:val="00B94A10"/>
     <w:rsid w:val="00BC138C"/>
     <w:rsid w:val="00BE7391"/>
     <w:rsid w:val="00BF3AAB"/>
     <w:rsid w:val="00C2109C"/>
     <w:rsid w:val="00C23AF8"/>
     <w:rsid w:val="00C30156"/>
     <w:rsid w:val="00C30722"/>
     <w:rsid w:val="00C3329B"/>
@@ -7926,82 +8044,81 @@
     <w:rsid w:val="00E86B77"/>
     <w:rsid w:val="00E87EE3"/>
     <w:rsid w:val="00EA3A5B"/>
     <w:rsid w:val="00EA658C"/>
     <w:rsid w:val="00EA6ACF"/>
     <w:rsid w:val="00EB3EBC"/>
     <w:rsid w:val="00EB5548"/>
     <w:rsid w:val="00EB7BF0"/>
     <w:rsid w:val="00EC4D5A"/>
     <w:rsid w:val="00EC5FE0"/>
     <w:rsid w:val="00ED6EF4"/>
     <w:rsid w:val="00EE341B"/>
     <w:rsid w:val="00EE69F6"/>
     <w:rsid w:val="00EE7224"/>
     <w:rsid w:val="00EF7A66"/>
     <w:rsid w:val="00F032A4"/>
     <w:rsid w:val="00F047B8"/>
     <w:rsid w:val="00F13CB2"/>
     <w:rsid w:val="00F1686D"/>
     <w:rsid w:val="00F24129"/>
     <w:rsid w:val="00F4158C"/>
     <w:rsid w:val="00F421E2"/>
     <w:rsid w:val="00F53A0C"/>
     <w:rsid w:val="00F71053"/>
     <w:rsid w:val="00F77EF4"/>
-    <w:rsid w:val="00F80779"/>
     <w:rsid w:val="00FA0943"/>
     <w:rsid w:val="00FB0A9C"/>
     <w:rsid w:val="00FC5BBF"/>
     <w:rsid w:val="00FD1F38"/>
     <w:rsid w:val="00FD2C83"/>
     <w:rsid w:val="00FD2E8A"/>
     <w:rsid w:val="00FE00A0"/>
     <w:rsid w:val="00FF3AD7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="es-ES"/>
+  <w:themeFontLang w:val="es-ES" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5D3CA159"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BDF32B9A-FB65-4A2E-8998-B73A54613A08}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8935,67 +9052,67 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2026856094">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibe.unesco.org/en/unesco-ibe-education-thesaurus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibe.unesco.org/en/unesco-ibe-education-thesaurus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecomons.org/licenses/by-nc/4.0/deed.es_ES" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://url.que.devuelve.la.ponencia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correo@electr&#243;ni.co" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.unal.edu.co/handle/unal/55990" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://url.que.devuelve.el.articulo.(no.el.de.la.revista/no.el.de.Researchgate)" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1006-7025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:correo@electr&#243;ni.co" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://url.que.devuelve.la.ponencia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.unal.edu.co/handle/unal/55990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://url.que.devuelve.el.articulo.(no.el.de.la.revista/no.el.de.Researchgate)" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibe.unesco.org/en/unesco-ibe-education-thesaurus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/deed.es_ES" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ibe.unesco.org/en/unesco-ibe-education-thesaurus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9224,87 +9341,87 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5958F70F-B61E-41FA-89B1-C6CFACCDAE0A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{653BEECE-7D5E-4F14-982C-34E7BCC96555}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1912</Words>
-  <Characters>10519</Characters>
+  <Words>1907</Words>
+  <Characters>10493</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>87</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12407</CharactersWithSpaces>
+  <CharactersWithSpaces>12376</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>2097205</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://revistas.ucr.ac.cr/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2162714</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -9346,45 +9463,44 @@
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:anielka.perÃ³n@reduc.edu.cu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:subject>Memoria científica original</dc:subject>
-  <dc:creator>pc</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2017-05-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2017-11-20T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>